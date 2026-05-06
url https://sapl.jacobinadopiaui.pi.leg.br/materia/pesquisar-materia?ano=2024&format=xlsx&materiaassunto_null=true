--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GEDERLÂNIO RODRIGUES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos profissionais do Magistério da Educação básica do Município de Jacobina do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/13/1-ldo-2025-_projeto_03__jacobina_2.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/13/1-ldo-2025-_projeto_03__jacobina_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual – LOA para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/20/pl_042024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/20/pl_042024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas gerais de acessibilidade para adequação do procedimento para concessão e renovação de alvará, visando cumprir o art. 60, § 1º, da Lei Federal nº 13.146, de 6 de julho de 2015 (Estatuto da Pessoa com Deficiência).</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_05_novo_financiamento_-_vistos_advogado.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_05_novo_financiamento_-_vistos_advogado.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 058 de 02 de julho de 2022 e nº 077 de 18 de outubro de 2023 que institui respectivamente o incentivo de metas do Programa Previne Brasil e do pagamento por desempenho da saúde bucal e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/10/pr_001-2024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/10/pr_001-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário de Funcionamento das Reuniões Ordinárias do Poder Legislativo da CÂMARA MUNICIPAL DE JACOBINA DO PIAUÍ</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CLEIDIANA</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_001-2024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Gederlânio Rodrigues de Oliveira, a construção de uma passagem molhada no Rio do Irapuá</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>RAELSON REIS</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_01-2024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Gederlânio Rodrigues de Oliveira, a construção de uma passagem molhada na localidade Grajal</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALEX</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal Gerderlânio Rodrigues de Oliveira a castração de animais</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>FRAN</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_0042024_francivan.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_0042024_francivan.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DE TOINHO, LOCALIDADE BAIXA VERDE.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_005_francivan.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_005_francivan.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO RIACHO DE ZÉ PEQUENO NA LOCALIDADE DIVISÃO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_006_cleidiana-_copia.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_006_cleidiana-_copia.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA PARA O POÇO DA LOCALIDADE MUCAMBO VELHO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_0072024_cleidiana20240413_09070167.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_0072024_cleidiana20240413_09070167.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A CÂMARA MUNICIPAL PARA REALIZAÇÃO DE SESSÃO SOLENE, PARA HOMENAGEAR AS MULHERES DO MUNICÍPIO DE JACOBINA DO PIAUÍ.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento_08_cleidiana20240614_11505122.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento_08_cleidiana20240614_11505122.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA POLICARPO SILVA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo Municipal para a criação da Secretaria Municipal de Políticas Públicas para as Mulheres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/13/1-ldo-2025-_projeto_03__jacobina_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/20/pl_042024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_05_novo_financiamento_-_vistos_advogado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/10/pr_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_0042024_francivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_005_francivan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_006_cleidiana-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_0072024_cleidiana20240413_09070167.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento_08_cleidiana20240614_11505122.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/13/1-ldo-2025-_projeto_03__jacobina_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/20/pl_042024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_05_novo_financiamento_-_vistos_advogado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/10/pr_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_0042024_francivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_005_francivan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_006_cleidiana-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/17/requerimento_0072024_cleidiana20240413_09070167.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento_08_cleidiana20240614_11505122.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>