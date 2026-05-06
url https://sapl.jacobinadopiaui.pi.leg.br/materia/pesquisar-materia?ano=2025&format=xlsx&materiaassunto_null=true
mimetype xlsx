--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,510 +54,510 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CHICO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_01.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>O Vereador Francisco de Abreu (Chico Abreu), no uso de suas atribuições legais, de acordo com as prerrogativas regimentais, precisamente no artigo 54, inciso III do Regimento Interno desta Casa, vem respeitosamente à presença de Vossa Excelência requerer providências urgentes na implantação de um reservatório com maior capacidade e em local estratégico na comunidade Curral de Baixo município de Jacobina do Piauí.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_02.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>O Vereador Francisco de Abreu (Chico Abreu), no uso de suas atribuições legais, de acordo com as prerrogativas regimentais, precisamente no artigo 54, inciso III do Regimento Interno desta Casa, vem respeitosamente à presença de Vossa Excelência requerer providências necessárias para reconstrução da quadra esportiva da comunidade Curral de Baixo município de Jacobina do Piauí.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_03.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>O Vereador Francisco de Abreu (Chico Abreu), no uso de suas atribuições legais, de_x000D_
 acordo com as prerrogativas regimentais, precisamente no artigo 54, inciso III do Regimento_x000D_
 Interno desta Casa, vem respeitosamente à presença de Vossa Excelência requerer providências_x000D_
 necessárias para recuperação de estrada trecho da lagoa que fica a 01 km da BR 407 na_x000D_
 mesma linha que dar acesso às localidades: Pé do Morro, Pedra Branca e também Morro de_x000D_
 Dentro município de Jacobina do Piauí.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_05.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>Indicação para Implementação de Infraestrutura e Melhorias no Município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PEDRO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_06.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>Indicação para Implementação de Infraestrutura e Melhorias no_x000D_
 Município.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MARIA EDUARDA</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_07.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>Indicação para a Criação da Semana Municipal de_x000D_
 Conscientização e Empatia sobre o Autismo e a elaboração de um Projeto_x000D_
 de Lei que atenda as necessidades dos portadores do TEA do município_x000D_
 de Jacobina do Piauí.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_08.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições regimentais e_x000D_
 considerando a necessidade de melhoria no abastecimento de água na_x000D_
 Comunidade Quilombola de Campo Alegre, requer que seja encaminhada a_x000D_
 presente indicação ao Excelentíssimo Senhor Prefeito Municipal e aos órgãos_x000D_
 competentes para que sejam tomadas as providências cabíveis.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_09.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>O Vereador Francisco de Abreu, no uso de suas atribuições legais conferidas_x000D_
 pelo mandato e em respeito ao interesse público, vem, respeitosamente, requerer a_x000D_
 Vossa Excelência a implantação de 01 (uma) Academia de Saúde na localidade_x000D_
 Chapada de Natório, com o objetivo de proporcionar aos moradores um espaço_x000D_
 adequado para a prática de atividades físicas e exercícios, promovendo a saúde e o_x000D_
 bem-estar da população.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RAELSON REIS</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_10.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>O Vereador Raelson Reis Ferreira, no exercício do mandato que lhe foi confiado e_x000D_
 atento às necessidades da população, vem, por meio desta, solicitar a implantação de uma_x000D_
 Academia de Saúde na localidade Morro de Dentro</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_no_01_.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_no_01_.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja realizado o serviço de tapa-buraco em um ponto crítico da via, localizado na Avenida Vereador João Almeida, em frente à residência do Pastor Francisco Florêncio.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CHARLIM</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_no_02.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal de Jacobina do Piauí, solicitando a aquisição e a intensificação da instalação de câmeras filmadoras em todos os órgãos públicos, bem como nas saídas e entradas da cidade e dos povoados do município.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_no_03.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que sejam adotadas as providências necessárias para a recuperação das estradas afetadas pelas barreiras d'água, atendendo ao clamor da população local que depende dessas vias para sua locomoção e escoamento de produção. As estradas que necessitam de manutenção estão localizadas nos seguintes trechos: Da BR 407 ao Morro de Dentro; Do Morro de Dentro ao Pintadinho: Localidades: Pinga, Boa Vista, Baixa Grande e Casa da Pedra.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RAILA CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_no_04.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado o presente requerimento ao_x000D_
 Excelentíssimo Prefeito Municipal de Jacobina do Piauí, solicitando a instalação de câmeras de_x000D_
 monitoramento nas principais avenidas e vias públicas do município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DILORA, MARIA EDUARDA</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_no_05.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo, a construção de pontos de apoio nas_x000D_
 paradas de ônibus ou em locais de embarque e desembarque de passageiros nos principais_x000D_
 pontos estratégicos, tais como Entrada da Língua de Vaca, Mandacaru, Assentamento Vereda_x000D_
 do Curralinho, Água Suja, entre outros.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_no_06.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Requer providências urgentes quanto ao abastecimento de água na_x000D_
 comunidade Pedra Redonda, onde moradores têm enfrentado dificuldades. A distribuição de_x000D_
 água está chegando a algumas residências e a outras não. Fato este que está causando grande_x000D_
 transtorno na referida comunidade.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_no_07.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito através da_x000D_
 Secretaria Municipal de Obras construa 02 quebra-molas na Pl 457, na_x000D_
 chegada do Povoado Juazeiro do Secundo e também sinalizando os mesmos.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_no_08.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a iluminação dos campos de futebol_x000D_
 abaixo listados: Campo do Morro de Dentro; Campo do Pintadinho; Campo do Baixão.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_no_09.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal de Jacobina do Piauí, o presente requerimento solicitando a reforma da_x000D_
 Igreja Nossa Senhora das Graças, situada na Comunidade Campo Alegre, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>FRAN</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no_10.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado este requerimento ao Excelentíssimo Prefeito Municipal,_x000D_
 solicitando a construção de uma passagem molhada precisamente na estrada_x000D_
 da Baixa Verde ao Poço Negro</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_11.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a implantação de quebra-molas na localidade Ladeira Grande e na Vila Pedra_x000D_
 Redonda.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_12.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a construção de uma Academia de_x000D_
 Saúde na localidade Mateus, com o objetivo de proporcionar aos moradores um_x000D_
 espaço adequado para a prática de atividades físicas e exercícios, promovendo a_x000D_
 saúde e o bem-estar da população.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_13.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito que sejam adotadas as providências_x000D_
 necessárias para a imediata implementação e entrada em vigência do Projeto de_x000D_
 Lei aprovado no ano de 2013, que criou o Fundo Municipal da Juventude.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_14.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito a adoção de providências para a realização de reforma estrutural do_x000D_
 poço tubular localizado na localidade Pedra Branca, zona rural deste município.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_15.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da empresa Equatorial Piauí_x000D_
 Distribuidora de Energia S.A., para participar de audiência pública a ser realizada nas_x000D_
 dependências desta Casa Legislativa, com a presença de autoridades locais, representantes da_x000D_
 sociedade civil e demais interessados, com a finalidade de discutir a deficiência/qualidade no_x000D_
 fornecimento de energia elétrica no município</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_16.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito que sejam adotadas as providências necessárias para a criação do Fundo_x000D_
 Municipal da Agricultura Familiar.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_17.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a equipagem do poço artesiano localizado na localidade_x000D_
 Agreste, zona rural deste município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_18.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a_x000D_
 equipagem do poço artesiano da localidade Tanquinho, zona rural deste município</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_19.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao_x000D_
 Excelentíssimo Senhor Prefeito de Jacobina do Piauí, Vanderlei Raimundo de Carvalho,_x000D_
 solicitando que, por meio das Secretarias Municipais de Saúde e de Meio Ambiente, sejam_x000D_
 adotadas as seguintes medidas:_x000D_
 - Criação do Núcleo Municipal de Zoonoses, com atendimento veterinário, vacinação,_x000D_
 castração e construção ou requalificação do Canil Municipal, dotado de infraestrutura_x000D_
 adequada para acolher animais retirados das ruas;_x000D_
 - Realização de palestras de conscientização à população sobre posse responsável, riscos à_x000D_
 saúde pública, importância da vacinação e castração, e combate ao abandono.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_20.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal  a construção de um cemitério público na localidade BAIXA VERDE, zona_x000D_
 rural deste município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_21.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizada_x000D_
 a instalação de iluminação no Cemitério Maria Eva de Jesus, localizado na comunidade Baixão</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_22.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal, SR. VANDERLEI RAIMUNDO DE CARVALHO, a_x000D_
 seguinte solicitação:_x000D_
 Que, quando houver disponibilidade de recursos destinados à pavimentação asfáltica,_x000D_
 estes sejam aplicados na execução do serviço de pavimentação na comunidade Pedra Redonda,_x000D_
 no município de Jacobina do Piauí – PI, considerando a grande necessidade dos moradores_x000D_
 locais e a importância desta obra para a melhoria da mobilidade urbana, segurança, acesso a_x000D_
 serviços públicos, escoamento da produção local e valorização social e econômica da_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_24.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a instalação de lâmpadas nos postes da comunidade MATEUS, neste município.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_25.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a reforma da pracinha do povoado_x000D_
 Juazeiro do Secundo, bem como o conserto do calçamento da rua que dá acesso à PI 453.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DILORA</t>
   </si>
   <si>
-    <t>https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no_26.pdf</t>
+    <t>http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no_26.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal a construção de uma passagem molhada na localidade Olho d’Água, zona rural deste_x000D_
 município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -865,68 +865,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_no_01_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no_26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_no_01_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacobinadopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/55/requerimento_no_26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>